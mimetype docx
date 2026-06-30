--- v0 (2025-11-02)
+++ v1 (2026-06-30)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="21FBA4C8" w14:textId="77777777" w:rsidR="00C83600" w:rsidRDefault="004171B5" w:rsidP="004171B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A01361">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Richiesta di pubblicazione di un </w:t>
       </w:r>
       <w:r w:rsidR="008C21CB" w:rsidRPr="00A01361">
         <w:rPr>
@@ -131,52 +131,64 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>TIROCINIO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2362F746" w14:textId="77777777" w:rsidR="004171B5" w:rsidRDefault="004171B5" w:rsidP="004171B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nella Banca Dati InFormaLavoro</w:t>
-      </w:r>
+        <w:t xml:space="preserve">nella Banca Dati </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="365F91"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>InFormaLavoro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="26B4FBB8" w14:textId="77777777" w:rsidR="004171B5" w:rsidRPr="00815148" w:rsidRDefault="004171B5" w:rsidP="004171B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="082979AB" w14:textId="77777777" w:rsidR="002844D5" w:rsidRPr="00383AF1" w:rsidRDefault="002844D5" w:rsidP="002844D5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00665E75">
@@ -246,62 +258,73 @@
       <w:r w:rsidRPr="002844D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> i propri</w:t>
       </w:r>
       <w:r w:rsidRPr="00F206D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> annunci </w:t>
       </w:r>
       <w:r w:rsidR="00815148" w:rsidRPr="00383AF1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>nella banca dati I</w:t>
-      </w:r>
+        <w:t xml:space="preserve">nella banca dati </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00815148" w:rsidRPr="00383AF1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="365F91"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00815148" w:rsidRPr="00383AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nFormaLavoro</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00383AF1" w:rsidRPr="00383AF1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A2D54F6" w14:textId="77777777" w:rsidR="00C80BE8" w:rsidRPr="00F206D7" w:rsidRDefault="00C80BE8" w:rsidP="00383AF1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="95B3D7"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA3BF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="20"/>
@@ -454,60 +477,62 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> interessati ad </w:t>
       </w:r>
       <w:r w:rsidR="00C80BE8" w:rsidRPr="00FA3BF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">utilizzare </w:t>
       </w:r>
       <w:r w:rsidR="00BC4D80" w:rsidRPr="00FA3BF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">la banca dati </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BC4D80" w:rsidRPr="00FA3BF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>InFormaLavoro</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007307F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>vi invitiamo a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1313,60 +1338,73 @@
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">__ </w:t>
             </w:r>
             <w:r w:rsidRPr="004F5D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">Lavoro </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve">( __  </w:t>
+              <w:t>( _</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">_  </w:t>
             </w:r>
             <w:r w:rsidRPr="004F5D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Italia</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> - __</w:t>
             </w:r>
             <w:r w:rsidRPr="004F5D5C">
               <w:rPr>
@@ -1742,62 +1780,86 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00415A9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">Ente </w:t>
             </w:r>
             <w:r w:rsidRPr="00A94F60">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>che chiede l’inserimento</w:t>
+              <w:t xml:space="preserve">che chiede </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A94F60">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>l’inserimento</w:t>
             </w:r>
             <w:r w:rsidR="000A375D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>(*)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="000A375D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>*)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DC0850A" w14:textId="77777777" w:rsidR="00415A9A" w:rsidRPr="00A94F60" w:rsidRDefault="00415A9A" w:rsidP="000A375D">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DBCACDE" w14:textId="77777777" w:rsidR="006F3013" w:rsidRPr="00FA3BF9" w:rsidRDefault="006F3013" w:rsidP="00063D0F">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1816,62 +1878,86 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EE5F788" w14:textId="77777777" w:rsidR="006F3013" w:rsidRPr="00A94F60" w:rsidRDefault="006F3013" w:rsidP="00DF741C">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A94F60">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>Settore dell’impresa</w:t>
+              <w:t xml:space="preserve">Settore </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A94F60">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>dell’impresa</w:t>
             </w:r>
             <w:r w:rsidR="000A375D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>(*)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="000A375D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>*)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7755DE44" w14:textId="77777777" w:rsidR="006F3013" w:rsidRPr="00FA3BF9" w:rsidRDefault="006F3013" w:rsidP="00DF741C">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F3013" w:rsidRPr="00FA3BF9" w14:paraId="584EDD6B" w14:textId="77777777" w:rsidTr="00847812">
         <w:trPr>
           <w:trHeight w:val="613"/>
         </w:trPr>
         <w:tc>
@@ -1914,51 +2000,75 @@
           </w:p>
           <w:p w14:paraId="06754ED7" w14:textId="623B4EDD" w:rsidR="006F3013" w:rsidRDefault="006F3013" w:rsidP="00847812">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A94F60">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visibilità del nome dell’azienda ? </w:t>
+              <w:t xml:space="preserve">Visibilità del nome </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A94F60">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>dell’azienda ?</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A94F60">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00110FB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>(*)</w:t>
             </w:r>
             <w:r w:rsidRPr="00A94F60">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidR="004F5D5C">
               <w:rPr>
@@ -2160,114 +2270,151 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A94F60">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">Telefono </w:t>
             </w:r>
             <w:r w:rsidR="000A375D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>(*)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="000A375D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>*)</w:t>
             </w:r>
             <w:r w:rsidR="004C5D16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>(**)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004C5D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>**)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="795E831C" w14:textId="77777777" w:rsidR="004F5D5C" w:rsidRPr="004F5D5C" w:rsidRDefault="004F5D5C" w:rsidP="00BE27D4">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F5D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E852C7C" w14:textId="6F3A118E" w:rsidR="00BE27D4" w:rsidRPr="00FA3BF9" w:rsidRDefault="004F5D5C" w:rsidP="00BE27D4">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                              **(Visibile      __ SI    __ NO )</w:t>
-            </w:r>
+              <w:t xml:space="preserve">                                              **(Visibile      __ SI    __ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>NO )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F3013" w:rsidRPr="00FA3BF9" w14:paraId="32DD7B8D" w14:textId="77777777" w:rsidTr="00DF741C">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23D29DE4" w14:textId="77777777" w:rsidR="006F3013" w:rsidRPr="00A94F60" w:rsidRDefault="006F3013" w:rsidP="00DF741C">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A94F60">
               <w:rPr>
@@ -2306,62 +2453,86 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A26307C" w14:textId="5F67A28C" w:rsidR="00827D61" w:rsidRPr="00A94F60" w:rsidRDefault="00D2305A" w:rsidP="006F3013">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>Tipologia di mansione</w:t>
+              <w:t xml:space="preserve">Tipologia di </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>mansione</w:t>
             </w:r>
             <w:r w:rsidR="00A713CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>(*)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00A713CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>*)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="761EB479" w14:textId="77777777" w:rsidR="00827D61" w:rsidRDefault="00827D61" w:rsidP="00DF741C">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00827D61" w:rsidRPr="00FA3BF9" w14:paraId="59FD64FD" w14:textId="77777777" w:rsidTr="00DF741C">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
@@ -2462,146 +2633,676 @@
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>(*)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1ED94654" w14:textId="7C5D9C23" w:rsidR="00827D61" w:rsidRPr="00A94F60" w:rsidRDefault="00D2305A" w:rsidP="006F3013">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A713CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>(es. apprendistato, tiroci</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A713CC" w:rsidRPr="00A713CC">
+              <w:t xml:space="preserve">(es. apprendistato, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A713CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>nio,ecc)</w:t>
+              <w:t>tiroci</w:t>
+            </w:r>
+            <w:r w:rsidR="00A713CC" w:rsidRPr="00A713CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>nio,ecc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00A713CC" w:rsidRPr="00A713CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="106BB5AC" w14:textId="77777777" w:rsidR="00827D61" w:rsidRDefault="00827D61" w:rsidP="00DF741C">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00827D61" w:rsidRPr="00FA3BF9" w14:paraId="2D9E92AF" w14:textId="77777777" w:rsidTr="00DF741C">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CE550A7" w14:textId="47B88458" w:rsidR="00827D61" w:rsidRDefault="00A713CC" w:rsidP="006F3013">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>Tipologia di contratto(*)</w:t>
+              <w:t xml:space="preserve">Tipologia di </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>contratto(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>*)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2888A1E0" w14:textId="42F07A24" w:rsidR="00A713CC" w:rsidRPr="00A94F60" w:rsidRDefault="00A713CC" w:rsidP="006F3013">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A713CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>(part-time, tempo pieno, tempo determinato, ecc)</w:t>
+              <w:t xml:space="preserve">(part-time, tempo pieno, tempo determinato, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A713CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>ecc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A713CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CB6D88E" w14:textId="77777777" w:rsidR="00827D61" w:rsidRDefault="00827D61" w:rsidP="00DF741C">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D0124" w:rsidRPr="00FA3BF9" w14:paraId="1082158F" w14:textId="77777777" w:rsidTr="00DF741C">
+        <w:trPr>
+          <w:trHeight w:val="407"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48FC2686" w14:textId="12065C58" w:rsidR="002D0124" w:rsidRDefault="002D0124" w:rsidP="006F3013">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informazioni </w:t>
+            </w:r>
+            <w:r w:rsidR="00132154">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sulla </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trasparenza </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>salariale</w:t>
+            </w:r>
+            <w:r w:rsidR="00375B67">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00375B67">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>*)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19E9AC88" w14:textId="3D0F1A2A" w:rsidR="00132154" w:rsidRDefault="00132154" w:rsidP="006F3013">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132154">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>(applicabile a</w:t>
+            </w:r>
+            <w:r w:rsidR="009F061D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tutt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00132154">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="009F061D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00132154">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> contratti di lavoro subordinato</w:t>
+            </w:r>
+            <w:r w:rsidR="00320C7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – indicare </w:t>
+            </w:r>
+            <w:r w:rsidR="00D86D29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>n.</w:t>
+            </w:r>
+            <w:r w:rsidR="00320C7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>1 o</w:t>
+            </w:r>
+            <w:r w:rsidR="00D86D29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>ppure n.</w:t>
+            </w:r>
+            <w:r w:rsidR="00320C7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00132154">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="207B6315" w14:textId="0F7C8F93" w:rsidR="002D0124" w:rsidRPr="00B6680B" w:rsidRDefault="00320C7E" w:rsidP="00DF741C">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidR="0086151E" w:rsidRPr="00B6680B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Retribuzione iniziale € ____________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EB2A810" w14:textId="105BFAB6" w:rsidR="009F061D" w:rsidRDefault="00320C7E" w:rsidP="00DF741C">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidR="0086151E" w:rsidRPr="00B6680B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Fasc</w:t>
+            </w:r>
+            <w:r w:rsidR="004073EC" w:rsidRPr="00B6680B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>ia</w:t>
+            </w:r>
+            <w:r w:rsidR="002A6559">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> retributiva </w:t>
+            </w:r>
+            <w:r w:rsidR="004073EC" w:rsidRPr="00B6680B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">attribuita </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00E30BAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+            <w:r w:rsidR="002A6559" w:rsidRPr="00116EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00E30BAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">secondo </w:t>
+            </w:r>
+            <w:r w:rsidR="002A6559" w:rsidRPr="00116EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>CCNL)</w:t>
+            </w:r>
+            <w:r w:rsidR="00E30BAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidR="004073EC" w:rsidRPr="00B6680B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>__________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BF0909B" w14:textId="05AF3BAA" w:rsidR="00116EE6" w:rsidRDefault="00116EE6" w:rsidP="00DF741C">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Benefit </w:t>
+            </w:r>
+            <w:r w:rsidR="00E30BAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>(opzionale)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>_______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="348C96CD" w14:textId="522B60EE" w:rsidR="00116EE6" w:rsidRPr="00B6680B" w:rsidRDefault="00116EE6" w:rsidP="00DF741C">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F3013" w:rsidRPr="00FA3BF9" w14:paraId="01A010C4" w14:textId="77777777" w:rsidTr="00DF741C">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75D9965A" w14:textId="77777777" w:rsidR="006F3013" w:rsidRPr="00A94F60" w:rsidRDefault="006F3013" w:rsidP="006F3013">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -2835,62 +3536,86 @@
                 <w:szCs w:val="4"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006F3013" w:rsidRPr="00A94F60">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">E-mail </w:t>
             </w:r>
             <w:r w:rsidR="000A375D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>(*)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="000A375D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>*)</w:t>
             </w:r>
             <w:r w:rsidR="004C5D16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>(**)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004C5D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>**)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7980C5A9" w14:textId="77777777" w:rsidR="004805AD" w:rsidRPr="004805AD" w:rsidRDefault="004805AD" w:rsidP="00171470">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C2BDA68" w14:textId="77777777" w:rsidR="00171470" w:rsidRPr="00171470" w:rsidRDefault="00171470" w:rsidP="00171470">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
                 <w:lang w:eastAsia="it-IT"/>
@@ -2923,52 +3648,65 @@
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1966A4EB" w14:textId="4FF97A03" w:rsidR="006F3013" w:rsidRPr="00FA3BF9" w:rsidRDefault="006072CC" w:rsidP="004C5D16">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                                **(Visibile      __ SI    __ NO )</w:t>
-            </w:r>
+              <w:t xml:space="preserve">                                                **(Visibile      __ SI    __ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>NO )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="004C5D16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">                                  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F3013" w:rsidRPr="00FA3BF9" w14:paraId="372A3EBE" w14:textId="77777777" w:rsidTr="00DF741C">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="317708E7" w14:textId="77777777" w:rsidR="006F3013" w:rsidRPr="00A94F60" w:rsidRDefault="006F3013" w:rsidP="00063D0F">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3215,246 +3953,283 @@
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EFCE6DE" w14:textId="6E498BA4" w:rsidR="002C3E8D" w:rsidRDefault="002C3E8D" w:rsidP="00945250">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="548DD4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="548DD4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t>(*)  : dato obbligatorio</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:t>(*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="548DD4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>)  :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="548DD4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004C5D16" w:rsidRPr="00314FD7">
+        <w:t xml:space="preserve"> dato obbligatorio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71EACF3D" w14:textId="167F09CB" w:rsidR="004C5D16" w:rsidRPr="00314FD7" w:rsidRDefault="00314FD7" w:rsidP="00945250">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="548DD4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t>**</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="548DD4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002C3E8D">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5D16" w:rsidRPr="00314FD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="548DD4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004C5D16" w:rsidRPr="00314FD7">
+        <w:t>**</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="548DD4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t>: Un modo di contatto deve essere visibile</w:t>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="002C3E8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="548DD4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C5D16" w:rsidRPr="00314FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="548DD4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004C5D16" w:rsidRPr="00314FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="548DD4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Un modo di contatto deve essere visibile</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004C5D16" w:rsidRPr="00314FD7" w:rsidSect="00062356">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="627F70C6" w14:textId="77777777" w:rsidR="004132FD" w:rsidRDefault="004132FD" w:rsidP="00062356">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="461C4C99" w14:textId="77777777" w:rsidR="004132FD" w:rsidRDefault="004132FD" w:rsidP="00062356">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="574DD0BE" w14:textId="77777777" w:rsidR="004132FD" w:rsidRDefault="004132FD" w:rsidP="00062356">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4D8021DE" w14:textId="77777777" w:rsidR="004132FD" w:rsidRDefault="004132FD" w:rsidP="00062356">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0B3F20CF" w14:textId="77777777" w:rsidR="007219B7" w:rsidRDefault="00195EAE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B3F20CF" w14:textId="77777777" w:rsidR="007219B7" w:rsidRDefault="00B42ECD">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="it-IT"/>
       </w:rPr>
       <w:pict w14:anchorId="685CE481">
         <v:group id="_x0000_s1025" style="position:absolute;margin-left:118.35pt;margin-top:-15.05pt;width:237.6pt;height:63.75pt;z-index:251658240" coordorigin="3501,709" coordsize="4752,1275">
           <v:line id="_x0000_s1026" style="position:absolute" from="3501,1984" to="8253,1984" strokecolor="#69f" strokeweight="1pt" o:cliptowrap="t"/>
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
@@ -3472,51 +4247,51 @@
             </v:stroke>
             <v:imagedata r:id="rId1" o:title="IF"/>
           </v:shape>
           <v:shape id="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:3501;top:709;width:2160;height:637">
             <v:imagedata r:id="rId2" o:title="Logo%20ProvinciaHD_rgb3_07"/>
           </v:shape>
         </v:group>
       </w:pict>
     </w:r>
   </w:p>
   <w:p w14:paraId="0FDA49C4" w14:textId="77777777" w:rsidR="007219B7" w:rsidRDefault="007219B7">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="444CB041" w14:textId="77777777" w:rsidR="007219B7" w:rsidRDefault="007219B7" w:rsidP="00062356">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:spacing w:line="120" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="418E316E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5D6E688"/>
     <w:lvl w:ilvl="0" w:tplc="91C488EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3798,262 +4573,289 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1110927704">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="294678100">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1666277017">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0025736A"/>
     <w:rsid w:val="00007503"/>
     <w:rsid w:val="00036383"/>
+    <w:rsid w:val="00054927"/>
     <w:rsid w:val="00062356"/>
     <w:rsid w:val="00063D0F"/>
     <w:rsid w:val="000A375D"/>
     <w:rsid w:val="000E2AB0"/>
     <w:rsid w:val="000E4204"/>
     <w:rsid w:val="0010291D"/>
     <w:rsid w:val="00110FB7"/>
+    <w:rsid w:val="00116EE6"/>
+    <w:rsid w:val="00132154"/>
+    <w:rsid w:val="00155594"/>
     <w:rsid w:val="00171470"/>
     <w:rsid w:val="00192FA7"/>
     <w:rsid w:val="00194188"/>
     <w:rsid w:val="00195EAE"/>
     <w:rsid w:val="00195FD5"/>
     <w:rsid w:val="001A7A0D"/>
     <w:rsid w:val="001E7D70"/>
     <w:rsid w:val="001F71BF"/>
+    <w:rsid w:val="0023251C"/>
     <w:rsid w:val="002424A1"/>
     <w:rsid w:val="00244D97"/>
     <w:rsid w:val="00253B6A"/>
     <w:rsid w:val="0025736A"/>
     <w:rsid w:val="00261DB9"/>
     <w:rsid w:val="0026604A"/>
     <w:rsid w:val="002844D5"/>
+    <w:rsid w:val="002A6559"/>
+    <w:rsid w:val="002B79C1"/>
     <w:rsid w:val="002C0614"/>
     <w:rsid w:val="002C3E8D"/>
+    <w:rsid w:val="002D0124"/>
+    <w:rsid w:val="002D1010"/>
     <w:rsid w:val="00310019"/>
     <w:rsid w:val="00314FD7"/>
+    <w:rsid w:val="00320C7E"/>
     <w:rsid w:val="0033176C"/>
     <w:rsid w:val="003437B5"/>
     <w:rsid w:val="0034414C"/>
+    <w:rsid w:val="00344EAB"/>
     <w:rsid w:val="00352D12"/>
+    <w:rsid w:val="00375B67"/>
     <w:rsid w:val="00383AF1"/>
     <w:rsid w:val="003A002B"/>
     <w:rsid w:val="003A7CAE"/>
     <w:rsid w:val="003F349B"/>
     <w:rsid w:val="00402549"/>
+    <w:rsid w:val="004073EC"/>
     <w:rsid w:val="004132FD"/>
     <w:rsid w:val="00415A9A"/>
     <w:rsid w:val="004171B5"/>
     <w:rsid w:val="004373BB"/>
     <w:rsid w:val="00460801"/>
     <w:rsid w:val="00462ED1"/>
     <w:rsid w:val="00473D53"/>
     <w:rsid w:val="00475587"/>
     <w:rsid w:val="004805AD"/>
     <w:rsid w:val="004A6A57"/>
     <w:rsid w:val="004C5D16"/>
     <w:rsid w:val="004D1EA3"/>
     <w:rsid w:val="004F5D5C"/>
     <w:rsid w:val="00512C87"/>
     <w:rsid w:val="00514364"/>
     <w:rsid w:val="0052571F"/>
     <w:rsid w:val="005278B3"/>
     <w:rsid w:val="005960FD"/>
+    <w:rsid w:val="005D0887"/>
     <w:rsid w:val="005E4CDA"/>
     <w:rsid w:val="005E5FD8"/>
     <w:rsid w:val="00606928"/>
     <w:rsid w:val="006072CC"/>
     <w:rsid w:val="0061682E"/>
     <w:rsid w:val="00622900"/>
     <w:rsid w:val="006232EC"/>
     <w:rsid w:val="00634DA2"/>
     <w:rsid w:val="0065389C"/>
     <w:rsid w:val="006D6605"/>
     <w:rsid w:val="006E184F"/>
     <w:rsid w:val="006F3013"/>
     <w:rsid w:val="00717960"/>
     <w:rsid w:val="007219B7"/>
     <w:rsid w:val="0072371B"/>
     <w:rsid w:val="007307F8"/>
     <w:rsid w:val="00734A56"/>
     <w:rsid w:val="007F0DDF"/>
     <w:rsid w:val="00815148"/>
     <w:rsid w:val="00816C42"/>
     <w:rsid w:val="00827D61"/>
     <w:rsid w:val="00847812"/>
     <w:rsid w:val="0086137A"/>
+    <w:rsid w:val="0086151E"/>
     <w:rsid w:val="00892464"/>
     <w:rsid w:val="008C21CB"/>
     <w:rsid w:val="008D7AEE"/>
+    <w:rsid w:val="008E2017"/>
     <w:rsid w:val="008F19AF"/>
     <w:rsid w:val="009309D5"/>
     <w:rsid w:val="00932A02"/>
     <w:rsid w:val="00936EBA"/>
     <w:rsid w:val="00945250"/>
     <w:rsid w:val="0095677D"/>
     <w:rsid w:val="009658F7"/>
     <w:rsid w:val="00970DEF"/>
     <w:rsid w:val="009A6D38"/>
     <w:rsid w:val="009D3B99"/>
     <w:rsid w:val="009D7540"/>
     <w:rsid w:val="009E48BB"/>
     <w:rsid w:val="009E6881"/>
+    <w:rsid w:val="009F061D"/>
     <w:rsid w:val="00A01361"/>
+    <w:rsid w:val="00A13997"/>
     <w:rsid w:val="00A31AF5"/>
     <w:rsid w:val="00A37CA1"/>
     <w:rsid w:val="00A713CC"/>
     <w:rsid w:val="00A94F60"/>
+    <w:rsid w:val="00A95A12"/>
     <w:rsid w:val="00AB6937"/>
     <w:rsid w:val="00AD3F93"/>
     <w:rsid w:val="00AD777F"/>
     <w:rsid w:val="00B20CFB"/>
+    <w:rsid w:val="00B6680B"/>
     <w:rsid w:val="00B852B4"/>
     <w:rsid w:val="00B94EF7"/>
     <w:rsid w:val="00BC4D80"/>
     <w:rsid w:val="00BE27D4"/>
     <w:rsid w:val="00BF4F5A"/>
     <w:rsid w:val="00C113A6"/>
     <w:rsid w:val="00C427D0"/>
+    <w:rsid w:val="00C713DE"/>
     <w:rsid w:val="00C80BE8"/>
     <w:rsid w:val="00C83600"/>
+    <w:rsid w:val="00C83C23"/>
     <w:rsid w:val="00CA3BCA"/>
     <w:rsid w:val="00CD2A53"/>
     <w:rsid w:val="00D21349"/>
     <w:rsid w:val="00D2305A"/>
     <w:rsid w:val="00D418C8"/>
     <w:rsid w:val="00D65826"/>
     <w:rsid w:val="00D71B49"/>
+    <w:rsid w:val="00D86D29"/>
     <w:rsid w:val="00D86EF6"/>
     <w:rsid w:val="00DF1DF8"/>
     <w:rsid w:val="00DF741C"/>
     <w:rsid w:val="00E3084D"/>
+    <w:rsid w:val="00E30BAC"/>
     <w:rsid w:val="00E403DC"/>
     <w:rsid w:val="00E53A0F"/>
     <w:rsid w:val="00E6710F"/>
     <w:rsid w:val="00E761B4"/>
     <w:rsid w:val="00EA178A"/>
     <w:rsid w:val="00EA4542"/>
     <w:rsid w:val="00EB09BD"/>
     <w:rsid w:val="00EB3847"/>
     <w:rsid w:val="00EE208A"/>
     <w:rsid w:val="00F206D7"/>
+    <w:rsid w:val="00F55364"/>
     <w:rsid w:val="00F5548D"/>
     <w:rsid w:val="00F70841"/>
     <w:rsid w:val="00F80314"/>
     <w:rsid w:val="00FA3BF9"/>
     <w:rsid w:val="00FB19CF"/>
+    <w:rsid w:val="00FD11A9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7F82B07D"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4626,51 +5428,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C427D0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Menzionenonrisolta">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00352D12"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webapp.provincia.va.it/mosaico/annunci.nsf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:coordinamento.iflig@provincia.va.it" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -4952,63 +5754,63 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2D18A97-1B05-4C78-A0A1-93AE2B511E79}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>439</Words>
-  <Characters>2505</Characters>
+  <Words>481</Words>
+  <Characters>2743</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2939</CharactersWithSpaces>
+  <CharactersWithSpaces>3218</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>720999</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:coordinamentoifl@provincia.va.it</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>852059</vt:i4>
       </vt:variant>
       <vt:variant>